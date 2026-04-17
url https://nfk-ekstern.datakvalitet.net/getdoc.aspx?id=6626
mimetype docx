--- v0 (2025-10-08)
+++ v1 (2026-04-17)
@@ -4043,51 +4043,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC6972"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udir.no/lk20/overordnet-del/" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nfk.no/tjenester/skole-og-opplaring/opplaring-i-bedrift/larebedrift/larebedriftens-oppgaver/" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.udir.no/lareplaner/" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nfk.no/tjenester/skole-og-opplaring/opplaring-i-bedrift/larebedrift/kurs-for-larebedrifter/" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\dkSvein\AppData\Roaming\Microsoft\Templates\operativ.dotm" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\USERS\DKSVEIN\APPDATA\ROAMING\MICROSOFT\TEMPLATES\OPERATIV.DOTM" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>